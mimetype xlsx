--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -68,108 +68,108 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">qiymati</t>
     </r>
     <r>
       <t xml:space="preserve">
  (ming doll.)</t>
     </r>
   </si>
   <si>
     <t>Jami</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>666 751,5</t>
   </si>
   <si>
-    <t>1 139 848,1</t>
+    <t>1 139 845,5</t>
   </si>
   <si>
     <t>Yengil avtomobillar</t>
   </si>
   <si>
     <t>639 167,9</t>
   </si>
   <si>
-    <t>1 102 862,9</t>
+    <t>1 102 860,3</t>
   </si>
   <si>
     <t xml:space="preserve">       Elektrda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>dona</t>
   </si>
   <si>
     <t>28 920,0</t>
   </si>
   <si>
     <t>358 306,8</t>
   </si>
   <si>
-    <t>54 826,0</t>
-[...2 lines deleted...]
-    <t>614 444,4</t>
+    <t>54 827,0</t>
+  </si>
+  <si>
+    <t>614 476,8</t>
   </si>
   <si>
     <t xml:space="preserve">       Benzinda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>11 163,0</t>
   </si>
   <si>
     <t>232 678,2</t>
   </si>
   <si>
     <t>13 070,0</t>
   </si>
   <si>
     <t>246 907,6</t>
   </si>
   <si>
     <t xml:space="preserve">       Benzin va elektrda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>2 023,0</t>
   </si>
   <si>
     <t>46 050,0</t>
   </si>
   <si>
-    <t>11 130,0</t>
-[...2 lines deleted...]
-    <t>239 998,7</t>
+    <t>11 129,0</t>
+  </si>
+  <si>
+    <t>239 963,8</t>
   </si>
   <si>
     <t xml:space="preserve">       Dizelda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>91,0</t>
   </si>
   <si>
     <t>2 132,9</t>
   </si>
   <si>
     <t>20,0</t>
   </si>
   <si>
     <t>1 512,1</t>
   </si>
   <si>
     <t xml:space="preserve">       Boshqa yengil avtomobillar</t>
   </si>
   <si>
     <t>0,0</t>
   </si>
   <si>
     <t>Boshqa transport vositalari</t>
   </si>