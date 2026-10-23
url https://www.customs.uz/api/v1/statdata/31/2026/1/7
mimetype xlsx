--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -68,108 +68,108 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">qiymati</t>
     </r>
     <r>
       <t xml:space="preserve">
  (ming doll.)</t>
     </r>
   </si>
   <si>
     <t>Jami</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>551 563,1</t>
   </si>
   <si>
-    <t>952 992,2</t>
+    <t>952 989,6</t>
   </si>
   <si>
     <t>Yengil avtomobillar</t>
   </si>
   <si>
     <t>530 209,2</t>
   </si>
   <si>
-    <t>920 230,0</t>
+    <t>920 227,4</t>
   </si>
   <si>
     <t xml:space="preserve">       Elektrda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>dona</t>
   </si>
   <si>
     <t>20 858,0</t>
   </si>
   <si>
     <t>292 883,3</t>
   </si>
   <si>
-    <t>46 750,0</t>
-[...2 lines deleted...]
-    <t>527 272,7</t>
+    <t>46 751,0</t>
+  </si>
+  <si>
+    <t>527 305,0</t>
   </si>
   <si>
     <t xml:space="preserve">       Benzinda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>9 517,0</t>
   </si>
   <si>
     <t>196 435,5</t>
   </si>
   <si>
     <t>10 987,0</t>
   </si>
   <si>
     <t>208 277,3</t>
   </si>
   <si>
     <t xml:space="preserve">       Benzin va elektrda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>1 850,0</t>
   </si>
   <si>
     <t>38 919,2</t>
   </si>
   <si>
-    <t>8 076,0</t>
-[...2 lines deleted...]
-    <t>183 212,9</t>
+    <t>8 075,0</t>
+  </si>
+  <si>
+    <t>183 177,9</t>
   </si>
   <si>
     <t xml:space="preserve">       Dizelda harakatlanuvchi yengil avtomobillar</t>
   </si>
   <si>
     <t>87,0</t>
   </si>
   <si>
     <t>1 971,2</t>
   </si>
   <si>
     <t>19,0</t>
   </si>
   <si>
     <t>1 467,1</t>
   </si>
   <si>
     <t xml:space="preserve">       Boshqa yengil avtomobillar</t>
   </si>
   <si>
     <t>0,0</t>
   </si>
   <si>
     <t>Boshqa transport vositalari</t>
   </si>